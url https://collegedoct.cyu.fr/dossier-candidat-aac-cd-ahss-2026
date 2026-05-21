--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -181,52 +181,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00A732E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Appel à candidature </w:t>
       </w:r>
       <w:r w:rsidR="00B0609C" w:rsidRPr="00A732E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="006D2F30">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="4412B6CD" w14:textId="0278774C" w:rsidR="007B5284" w:rsidRPr="00A732E4" w:rsidRDefault="007B5284" w:rsidP="00A732E4">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A732E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Demande d’inscription en doctorat </w:t>
       </w:r>
       <w:r w:rsidR="00DF6193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="36"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>avec contrat doctoral</w:t>
       </w:r>
@@ -289,102 +287,104 @@
           <w:b/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006D2F30">
         <w:rPr>
           <w:rFonts w:ascii="Avenir" w:eastAsia="Trebuchet MS" w:hAnsi="Avenir" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00B93D05">
         <w:rPr>
           <w:rFonts w:ascii="Avenir" w:eastAsia="Trebuchet MS" w:hAnsi="Avenir" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> avril 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA4EDF9" w14:textId="6F6F989D" w:rsidR="00875970" w:rsidRPr="00A732E4" w:rsidRDefault="008530C8" w:rsidP="00A732E4">
+    <w:p w14:paraId="0DA4EDF9" w14:textId="18479664" w:rsidR="00875970" w:rsidRPr="00A732E4" w:rsidRDefault="008530C8" w:rsidP="00A732E4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0609C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00875970" w:rsidRPr="00B0609C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">lôture de l’appel : </w:t>
       </w:r>
-      <w:r w:rsidR="00B93D05">
+      <w:r w:rsidR="00266E27">
         <w:rPr>
           <w:rFonts w:ascii="Avenir" w:eastAsia="Trebuchet MS" w:hAnsi="Avenir" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>7</w:t>
-      </w:r>
+        <w:t>29 mai</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00DF6193" w:rsidRPr="00B0609C">
         <w:rPr>
           <w:rFonts w:ascii="Avenir" w:eastAsia="Trebuchet MS" w:hAnsi="Avenir" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> juin 202</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00B93D05">
         <w:rPr>
           <w:rFonts w:ascii="Avenir" w:eastAsia="Trebuchet MS" w:hAnsi="Avenir" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D9B94E" w14:textId="77777777" w:rsidR="0050654A" w:rsidRPr="00A732E4" w:rsidRDefault="0050654A" w:rsidP="00A732E4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="FF0000"/>
@@ -5489,61 +5489,61 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AF697C" w:rsidRPr="0002424B" w:rsidSect="0050654A">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1417" w:bottom="851" w:left="1417" w:header="708" w:footer="155" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B6E1F00" w14:textId="77777777" w:rsidR="001423DF" w:rsidRDefault="001423DF">
+    <w:p w14:paraId="69BCF128" w14:textId="77777777" w:rsidR="008B10D1" w:rsidRDefault="008B10D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F24ED3D" w14:textId="77777777" w:rsidR="001423DF" w:rsidRDefault="001423DF">
+    <w:p w14:paraId="11606722" w14:textId="77777777" w:rsidR="008B10D1" w:rsidRDefault="008B10D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5754,61 +5754,61 @@
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="78A980C2" w14:textId="77777777" w:rsidR="00B93D05" w:rsidRDefault="00B93D05">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B14E972" w14:textId="77777777" w:rsidR="001423DF" w:rsidRDefault="001423DF">
+    <w:p w14:paraId="56888311" w14:textId="77777777" w:rsidR="008B10D1" w:rsidRDefault="008B10D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="451922BC" w14:textId="77777777" w:rsidR="001423DF" w:rsidRDefault="001423DF">
+    <w:p w14:paraId="30D1A710" w14:textId="77777777" w:rsidR="008B10D1" w:rsidRDefault="008B10D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="7F02CA19" w14:textId="77777777" w:rsidR="00B93D05" w:rsidRDefault="00B93D05">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="2AAE2C8F" w14:textId="4F96AEBA" w:rsidR="001A6A28" w:rsidRDefault="001A6A28" w:rsidP="006F741A">
     <w:pPr>
@@ -6921,50 +6921,51 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF697C"/>
     <w:rsid w:val="00001372"/>
     <w:rsid w:val="0001613F"/>
     <w:rsid w:val="0002424B"/>
     <w:rsid w:val="00032157"/>
     <w:rsid w:val="0007474F"/>
     <w:rsid w:val="00103A80"/>
     <w:rsid w:val="00107AF5"/>
     <w:rsid w:val="001269D2"/>
     <w:rsid w:val="00135344"/>
     <w:rsid w:val="001423DF"/>
     <w:rsid w:val="00175C9D"/>
     <w:rsid w:val="001A6A28"/>
     <w:rsid w:val="001B43B2"/>
     <w:rsid w:val="001F08FE"/>
     <w:rsid w:val="001F2451"/>
     <w:rsid w:val="00230A46"/>
     <w:rsid w:val="0023156E"/>
     <w:rsid w:val="00253DE1"/>
     <w:rsid w:val="0026393F"/>
+    <w:rsid w:val="00266E27"/>
     <w:rsid w:val="00272346"/>
     <w:rsid w:val="00287FA5"/>
     <w:rsid w:val="002969C7"/>
     <w:rsid w:val="002C6457"/>
     <w:rsid w:val="002D074F"/>
     <w:rsid w:val="002E0AD2"/>
     <w:rsid w:val="002F4951"/>
     <w:rsid w:val="002F634F"/>
     <w:rsid w:val="00314E2F"/>
     <w:rsid w:val="00320907"/>
     <w:rsid w:val="00322EAE"/>
     <w:rsid w:val="003306AD"/>
     <w:rsid w:val="00331A6F"/>
     <w:rsid w:val="00345AF5"/>
     <w:rsid w:val="00346A00"/>
     <w:rsid w:val="00377393"/>
     <w:rsid w:val="003C3693"/>
     <w:rsid w:val="003E5E05"/>
     <w:rsid w:val="004110B1"/>
     <w:rsid w:val="0042205D"/>
     <w:rsid w:val="00462253"/>
     <w:rsid w:val="004B049A"/>
     <w:rsid w:val="004B5392"/>
     <w:rsid w:val="004C35E1"/>
     <w:rsid w:val="004C576E"/>
@@ -6973,50 +6974,51 @@
     <w:rsid w:val="00531DF2"/>
     <w:rsid w:val="005416A6"/>
     <w:rsid w:val="00555A6D"/>
     <w:rsid w:val="005F7DC3"/>
     <w:rsid w:val="006011F0"/>
     <w:rsid w:val="00672E48"/>
     <w:rsid w:val="006871A1"/>
     <w:rsid w:val="0069206E"/>
     <w:rsid w:val="006B4F6A"/>
     <w:rsid w:val="006C101E"/>
     <w:rsid w:val="006D2F30"/>
     <w:rsid w:val="006E60A3"/>
     <w:rsid w:val="006E6AF5"/>
     <w:rsid w:val="006F741A"/>
     <w:rsid w:val="00703E68"/>
     <w:rsid w:val="007302E1"/>
     <w:rsid w:val="00733593"/>
     <w:rsid w:val="00793FB2"/>
     <w:rsid w:val="007B5284"/>
     <w:rsid w:val="007D562C"/>
     <w:rsid w:val="008010C6"/>
     <w:rsid w:val="008352E0"/>
     <w:rsid w:val="008530C8"/>
     <w:rsid w:val="00875970"/>
     <w:rsid w:val="00895157"/>
+    <w:rsid w:val="008B10D1"/>
     <w:rsid w:val="008D323B"/>
     <w:rsid w:val="008E170B"/>
     <w:rsid w:val="008E764E"/>
     <w:rsid w:val="008F33DB"/>
     <w:rsid w:val="00900403"/>
     <w:rsid w:val="009034C6"/>
     <w:rsid w:val="00934549"/>
     <w:rsid w:val="00947F3E"/>
     <w:rsid w:val="00967976"/>
     <w:rsid w:val="00971881"/>
     <w:rsid w:val="00972AE3"/>
     <w:rsid w:val="009767D3"/>
     <w:rsid w:val="00993CA8"/>
     <w:rsid w:val="009A7B01"/>
     <w:rsid w:val="00A404D8"/>
     <w:rsid w:val="00A56A43"/>
     <w:rsid w:val="00A732E4"/>
     <w:rsid w:val="00A75ACE"/>
     <w:rsid w:val="00A76941"/>
     <w:rsid w:val="00AA1793"/>
     <w:rsid w:val="00AA5233"/>
     <w:rsid w:val="00AC2560"/>
     <w:rsid w:val="00AD24A7"/>
     <w:rsid w:val="00AD569E"/>
     <w:rsid w:val="00AF3A8F"/>
@@ -8339,67 +8341,67 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>960</Words>
-  <Characters>5533</Characters>
+  <Words>998</Words>
+  <Characters>5495</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6460</CharactersWithSpaces>
+  <CharactersWithSpaces>6481</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Mirabaud Sigrid</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>