--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -461,110 +461,110 @@
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2" w:rsidP="00C54613">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:spacing w:line="341" w:lineRule="exact"/>
         <w:ind w:right="3710"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB74F6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Date de clôture : </w:t>
       </w:r>
-      <w:r w:rsidR="007E1556" w:rsidRPr="00FB74F6">
+      <w:r w:rsidR="000843E2">
         <w:rPr>
           <w:b/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>29 mai</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB74F6">
         <w:rPr>
           <w:b/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> juin 202</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00952327" w:rsidRPr="00FB74F6">
         <w:rPr>
           <w:b/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="0056501D" w:rsidP="00C54613">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2" w:rsidP="00C54613">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:ind w:left="752" w:right="1121"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Les candidatures sont à adresser </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">uniquement par voie électronique </w:t>
       </w:r>
       <w:r>
         <w:t>à l’adresse suivante :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0056501D" w:rsidRDefault="00980192" w:rsidP="00C54613">
+    <w:p w:rsidR="0056501D" w:rsidRDefault="00601C02" w:rsidP="00C54613">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:spacing w:line="720" w:lineRule="auto"/>
         <w:ind w:left="3321" w:right="3700" w:firstLine="441"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidR="004268B2">
           <w:rPr>
             <w:b/>
             <w:color w:val="0560C1"/>
           </w:rPr>
           <w:t>edahss@ml.u-cergy.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004268B2">
         <w:rPr>
           <w:b/>
           <w:color w:val="0560C1"/>
         </w:rPr>
@@ -884,51 +884,51 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002855E8" w:rsidRDefault="00980192">
+    <w:p w:rsidR="002855E8" w:rsidRDefault="00601C02">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10446"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc227693859" w:history="1">
         <w:r w:rsidR="002855E8" w:rsidRPr="00D419B5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Formation doctorale</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -954,51 +954,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002855E8" w:rsidRDefault="00980192">
+    <w:p w:rsidR="002855E8" w:rsidRDefault="00601C02">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10446"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc227693860" w:history="1">
         <w:r w:rsidR="002855E8" w:rsidRPr="00D419B5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Liste des spécialités de doctorat</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1024,51 +1024,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002855E8" w:rsidRDefault="00980192">
+    <w:p w:rsidR="002855E8" w:rsidRDefault="00601C02">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10446"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc227693861" w:history="1">
         <w:r w:rsidR="002855E8" w:rsidRPr="00D419B5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Processus de sélection des candidat.e.s à un contrat doctoral</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1094,51 +1094,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002855E8" w:rsidRDefault="00980192">
+    <w:p w:rsidR="002855E8" w:rsidRDefault="00601C02">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10446"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc227693862" w:history="1">
         <w:r w:rsidR="002855E8" w:rsidRPr="00D419B5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Calendrier des inscriptions en doctorat et calendrier du processus de sélection des candidat.e.s à un contrat doctoral</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1164,51 +1164,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002855E8" w:rsidRDefault="00980192">
+    <w:p w:rsidR="002855E8" w:rsidRDefault="00601C02">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10446"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc227693863" w:history="1">
         <w:r w:rsidR="002855E8" w:rsidRPr="00D419B5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Critères d’évaluation et d’éligibilité des candidat.e.s demandant un contrat doctoral</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1234,51 +1234,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002855E8" w:rsidRDefault="00980192">
+    <w:p w:rsidR="002855E8" w:rsidRDefault="00601C02">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10446"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc227693864" w:history="1">
         <w:r w:rsidR="002855E8" w:rsidRPr="00D419B5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Modalités de soumission et de dépôt des dossiers d’entrée en thèse et des demandes de contrat doctoral</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1304,51 +1304,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002855E8" w:rsidRDefault="00980192">
+    <w:p w:rsidR="002855E8" w:rsidRDefault="00601C02">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10446"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc227693865" w:history="1">
         <w:r w:rsidR="002855E8" w:rsidRPr="00D419B5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dispositions générales pour le financement de la thèse</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1374,51 +1374,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002855E8" w:rsidRDefault="00980192">
+    <w:p w:rsidR="002855E8" w:rsidRDefault="00601C02">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10446"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc227693866" w:history="1">
         <w:r w:rsidR="002855E8" w:rsidRPr="00D419B5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Publications et propriété intellectuelle</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1444,51 +1444,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002855E8" w:rsidRDefault="00980192">
+    <w:p w:rsidR="002855E8" w:rsidRDefault="00601C02">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10446"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc227693867" w:history="1">
         <w:r w:rsidR="002855E8" w:rsidRPr="00D419B5">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Constitution du dossier</w:t>
         </w:r>
         <w:r w:rsidR="002855E8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
@@ -1968,51 +1968,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de thèse doit être rattaché(e) à un des laboratoires suivants :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2" w:rsidP="00C54613">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:spacing w:before="129" w:line="290" w:lineRule="exact"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">EA 7392 AGORA </w:t>
       </w:r>
       <w:r>
         <w:t>(centre de recherche en Lettres, Histoire, Sciences Humaines et Sociales) :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0056501D" w:rsidRDefault="00980192" w:rsidP="00C54613">
+    <w:p w:rsidR="0056501D" w:rsidRDefault="00601C02" w:rsidP="00C54613">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:spacing w:line="266" w:lineRule="exact"/>
         <w:ind w:left="218"/>
       </w:pPr>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidR="004268B2">
           <w:rPr>
             <w:color w:val="0460C1"/>
             <w:u w:val="single" w:color="0460C1"/>
           </w:rPr>
           <w:t>https://cyagora.cyu.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2" w:rsidP="00C54613">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:spacing w:before="116"/>
         <w:ind w:left="218"/>
       </w:pPr>
@@ -5507,51 +5507,51 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
             <w:pict>
               <v:rect w14:anchorId="72D15F90" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:152.3pt;margin-top:44.75pt;width:2.75pt;height:.85pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzLP1v1QEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE1pWRo1XaFdFSEt&#10;LNLCB7iO01g4HjPjNi1fz9jpdiu4IXKwPJ6Z53nPL6vbY+/EwSBZ8LUsJ1MpjNfQWL+r5fdvmzfv&#10;paCofKMceFPLkyF5u379ajWEysygA9cYFAziqRpCLbsYQ1UUpDvTK5pAMJ6TLWCvIoe4KxpUA6P3&#10;rphNp++KAbAJCNoQ8en9mJTrjN+2RsfHtiUThaslzxbzinndprVYr1S1QxU6q89jqH+YolfW86UX&#10;qHsVldij/QuqtxqBoI0TDX0BbWu1yRyYTTn9g81Tp4LJXFgcCheZ6P/B6i+Hp/AV0+gUHkD/IFak&#10;GAJVl0wKiGvEdvgMDb+h2kfIZI8t9qmTaYhj1vR00dQco9B8+Ha+nC2k0JwppzfLRVK8UNVza0CK&#10;Hw30Im1qifxgGVodHiiOpc8leUZwttlY53KAu+2dQ3FQ6XH522zO6HRd5nwq9pDaRsR0kjkmWskq&#10;VG2hOTFFhNEh7GjedIC/pBjYHbWkn3uFRgr3ybP8y3I+T3bKwXxxM+MArzPb64zymqFqGaUYt3dx&#10;tOA+oN11fFOZSXv4wNK2NhN/meo8LDsgS3d2a7LYdZyrXv6p9W8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnEAfc5QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9dS8MwFH0X/A/hCr6ULemqZeuaDnEI&#10;jiHiNhHfsia2xeamNNnW/nuvT/py4XDPZ74abMvOpveNQwnxVAAzWDrdYCXhsH+azIH5oFCr1qGR&#10;MBoPq+L6KleZdhd8M+ddqBiZoM+UhDqELuPcl7Wxyk9dZ5B+X663KhDsK657dSFz2/KZECm3qkFK&#10;qFVnHmtTfu9OVsJm7Dav6dqPH1F0sM9R0r9/vmylvL0Z1ks6D0tgwQzhTwG/G6g/FFTs6E6oPWsl&#10;JOIuJaqE+eIeGBGSWMTAjhIW8Qx4kfP/M4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHMs/W/VAQAAmwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOcQB9zlAAAADgEAAA8AAAAAAAAAAAAAAAAALwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" fillcolor="blue" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004268B2" w:rsidRPr="00A61365">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Sociologie : </w:t>
       </w:r>
       <w:r w:rsidR="004268B2" w:rsidRPr="00A61365">
         <w:t xml:space="preserve">les candidats qui n’ont pas encore de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004268B2" w:rsidRPr="00A61365">
         <w:t>directeur.trice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004268B2" w:rsidRPr="00A61365">
         <w:t xml:space="preserve"> de thèse peuvent contacter </w:t>
@@ -6226,76 +6226,76 @@
               </w:tabs>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Clôture AAC Doctorat « académique » 202</w:t>
             </w:r>
             <w:r w:rsidR="00741EAF">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0056501D" w:rsidRDefault="007E1556" w:rsidP="00C54613">
+          <w:p w:rsidR="0056501D" w:rsidRDefault="00CC42BD" w:rsidP="00C54613">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3265"/>
               </w:tabs>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:ind w:left="114"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>29 mai</w:t>
             </w:r>
             <w:r w:rsidR="004268B2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> juin 2025</w:t>
+              <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0056501D" w:rsidTr="00741EAF">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2" w:rsidP="00C54613">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3265"/>
               </w:tabs>
               <w:spacing w:before="4"/>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6336,77 +6336,70 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>candidat.</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>e.s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> à un contrat doctoral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0056501D" w:rsidRPr="00741EAF" w:rsidRDefault="007E1556" w:rsidP="00C54613">
+          <w:p w:rsidR="0056501D" w:rsidRPr="00741EAF" w:rsidRDefault="00CC42BD" w:rsidP="00C54613">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3265"/>
               </w:tabs>
               <w:spacing w:before="4"/>
               <w:ind w:left="114"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CC42BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">juillet </w:t>
+              <w:t>29 juin 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0056501D" w:rsidTr="00741EAF">
         <w:trPr>
           <w:trHeight w:val="877"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2" w:rsidP="00C54613">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3265"/>
               </w:tabs>
               <w:spacing w:before="6"/>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6452,70 +6445,78 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>sur</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> le site de l’ED n°628 AHSS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3438" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0056501D" w:rsidRPr="00741EAF" w:rsidRDefault="004268B2" w:rsidP="00C54613">
+          <w:p w:rsidR="0056501D" w:rsidRPr="00741EAF" w:rsidRDefault="00CC42BD" w:rsidP="00CC42BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3265"/>
               </w:tabs>
               <w:spacing w:before="6"/>
-              <w:ind w:left="169"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:highlight w:val="red"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E1556">
+            <w:bookmarkStart w:id="17" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>9 juillet 2025</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="004268B2" w:rsidRPr="007E1556">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> juillet 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0056501D" w:rsidTr="00741EAF">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1116" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2" w:rsidP="00C54613">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3265"/>
               </w:tabs>
               <w:spacing w:line="292" w:lineRule="exact"/>
               <w:ind w:left="115"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6645,72 +6646,72 @@
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="0056501D" w:rsidP="00C54613">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2" w:rsidP="002855E8">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="Critères_d’évaluation_et_d’éligibilité_d"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="18" w:name="Critères_d’évaluation_et_d’éligibilité_d"/>
+      <w:bookmarkStart w:id="19" w:name="_bookmark5"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc227693863"/>
       <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t xml:space="preserve">Critères d’évaluation et d’éligibilité des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>candidat.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>e.s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> demandant un contrat doctoral</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2" w:rsidP="00C54613">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:spacing w:before="230"/>
         <w:ind w:left="218"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les critères d’éligibilité des demandes de contrat doctoral correspondent aux points suivants :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2" w:rsidP="00C54613">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="3265"/>
@@ -8262,52 +8263,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>doctoral.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="0056501D" w:rsidP="00C54613">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:spacing w:line="225" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="0056501D" w:rsidSect="00C54613">
           <w:headerReference w:type="default" r:id="rId71"/>
           <w:footerReference w:type="default" r:id="rId72"/>
           <w:pgSz w:w="11930" w:h="16860"/>
           <w:pgMar w:top="1247" w:right="737" w:bottom="737" w:left="737" w:header="0" w:footer="998" w:gutter="0"/>
           <w:pgNumType w:start="8"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="0056501D" w:rsidP="00C54613">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3265"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Corbel"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2" w:rsidP="002855E8">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="Modalités_de_soumission_et_de_dépôt_des_"/>
       <w:bookmarkStart w:id="22" w:name="_bookmark6"/>
       <w:bookmarkStart w:id="23" w:name="_Toc227693864"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>Modalités de soumission et de dépôt des dossiers d’entrée en thèse et des demandes de contrat doctoral</w:t>
       </w:r>
@@ -9573,57 +9572,57 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>.pdf ou .doc</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71.2pt;margin-top:14.8pt;width:453.1pt;height:147.75pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZ+OXl+wEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Rl2y1R0xXssghp&#10;uUgLH+A4TmNhe4zHbVK+nrGTdlfwhsiDNc4cH8+cOd7eDNawowqowVV8MZtzppyERrt9xb9/u3+1&#10;4QyjcI0w4FTFTwr5ze7li23vS7WEDkyjAiMSh2XvK97F6MuiQNkpK3AGXjlKthCsiLQN+6IJoid2&#10;a4rlfL4uegiNDyAVIv29G5N8l/nbVsn4pW1RRWYqTrXFvIa81mktdltR7oPwnZZTGeIfqrBCO7r0&#10;QnUnomCHoP+isloGQGjjTIItoG21VLkH6mYx/6Obx054lXshcdBfZML/Rys/Hx/918Di8A4GGmBu&#10;Av0DyB9I2hS9x3LCJE2xxISu+0/Q0DTFIUI+MbTBpvapIUY0pPTpoq4aIpP0c3W9unp9TSlJucXm&#10;en21XCX9C1Gej/uA8YMCy1JQ8UDjy/Ti+IBxhJ4h6TYH99qYPELjWF/x9fzNeuwAjG5SMsEw7Otb&#10;E9hRJBPkb7oXn8OsjmRFo23FNxeQKDslmveuybdEoc0YU9HGTfokSUZx4lAPBEw61dCcSKkAo+Xo&#10;iVDQQfjFWU92qzj+PIigODMfHc0zefMchHNQnwPhJB2teORsDG/j6OGDD3rfEfM4OAdvaSKtzlo9&#10;VTHVSRbKak92Tx59vs+op0e5+w0AAP//AwBQSwMEFAAGAAgAAAAhAFw/DLLiAAAAEAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMT01Pg0AQvZv4HzZj4s0uIGKlLI3B1IuHxrY/YAsjENnZld1S+u+dnvQy&#10;mZd58z6K9WwGMeHoe0sK4kUEAqm2TU+tgsN+87AE4YOmRg+WUMEFPazL25tC54090ydOu9AKFiGf&#10;awVdCC6X0tcdGu0X1iHx7cuORgeGYyubUZ9Z3AwyiaJMGt0TO3TaYdVh/b07GQXv230IP/EhJf8x&#10;bZ6rzGWXyil1fze/rXi8rkAEnMPfB1w7cH4oOdjRnqjxYmCcJilTFSQvGYgrIUqXvB0VPCZPMciy&#10;kP+LlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2fjl5fsBAADcAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXD8MsuIAAAAQAQAADwAAAAAA&#10;AAAAAAAAAABVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" filled="f" strokeweight=".48pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71.2pt;margin-top:14.8pt;width:453.1pt;height:147.75pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKPK9AcgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6J7YTJ3GNOkUXJ8OA&#10;7gdo9wCKJMfCZMmTlNjdsHcfJcdpu16GYT7IlEiR/MiPur7pG4lO3FihVYGTaYwRV1QzoQ4F/vqw&#10;m2QYWUcUI1IrXuBHbvHN+u2b667N+UzXWjJuEDhRNu/aAtfOtXkUWVrzhtipbrkCZaVNQxxszSFi&#10;hnTgvZHRLI6XUacNa42m3Fo4LQclXgf/VcWp+1xVljskCwy5ubCasO79Gq2vSX4wpK0FPadB/iGL&#10;hggFQS+uSuIIOhrxylUjqNFWV25KdRPpqhKUBwyAJon/QHNfk5YHLFAc217KZP+fW/rp9MUgwQo8&#10;X8xWWbZKoUqKNNCqB9479E73aOar1LU2B+P7FsxdD8fQ7YDYtneafrNgEj2zGS5Yb73vPmoG/sjR&#10;6XCjr0zjawXoEbiBgI+XVviYFA4Xq0U6X4GKgi7JVst0tvBpRCQfr7fGuvdcN8gLBTbQ6+CenO6s&#10;G0xHEx9N6Z2QEs5JLhXqCryMr5YDAi0F80qvs+aw30iDTsQzJnznuPa5WSMc8FaKpsDZxYjkNSds&#10;q1iI4oiQgwxJS+WdAzrI7SwN/Ph5FV9ts22WTtLZcjtJ47Kc3O426WS5S1aLcl5uNmXyy+eZpHkt&#10;GOPKpzpyNUn/jgvnqRlYdmHrC0gvkO/C9xp59DKN0BBANf4DusAD3/qBBK7f91AQT469Zo/ACKOH&#10;OYR3A4Ramx8YdTCDBbbfj8RwjOQHBST3AzsKZhT2o0AUhasFdhgN4sYNg31sjTjU4HkgqNK3wLxK&#10;BE48ZXHmK8xVSP78BvjBfb4PVk8v1fo3AAAA//8DAFBLAwQUAAYACAAAACEAlsR7Vt8AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNkFRKyUpTEk9eLB2PYBtjACKTu7sltK&#10;397pyd7mz3z555tiPZtBTDj63pKCeBGBQKpt01OrYL/bPC1B+KCp0YMlVHBBD+vy/q7QeWPP9I3T&#10;NrSCS8jnWkEXgsul9HWHRvuFdUi8+7Gj0YHj2Mpm1GcuN4NMoiiTRvfEFzrtsOqwPm5PRsHH1y6E&#10;33ifkv+cNq9V5rJL5ZR6fJjfVyACzuEfhqs+q0PJTgd7osaLgXOapIwqSN4yEFcgSpc8HRQ8Jy8x&#10;yLKQtz+UfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKPK9AcgIAAPEEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWxHtW3wAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2">
                       <w:pPr>
                         <w:spacing w:before="5"/>
                         <w:ind w:left="4126" w:right="4130"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>RAPPEL</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
@@ -9726,147 +9725,119 @@
                         <w:t>1 document pour la direction de thèse</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:before="120"/>
                         <w:ind w:left="102"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>Vous devez UNIQUEMENT renvoyer votre dossier de candidature et les annexes en formats</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:ind w:left="102"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>.</w:t>
-[...27 lines deleted...]
-                        <w:t xml:space="preserve"> .doc</w:t>
+                        <w:t>.pdf ou .doc</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0056501D" w:rsidSect="00C54613">
       <w:pgSz w:w="11930" w:h="16860"/>
       <w:pgMar w:top="1247" w:right="737" w:bottom="737" w:left="737" w:header="722" w:footer="998" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00980192" w:rsidRDefault="00980192">
+    <w:p w:rsidR="00601C02" w:rsidRDefault="00601C02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00980192" w:rsidRDefault="00980192">
+    <w:p w:rsidR="00601C02" w:rsidRDefault="00601C02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -9965,57 +9936,57 @@
                           </w:r>
                           <w:r>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:510.25pt;margin-top:781.5pt;width:11.6pt;height:13.05pt;z-index:-252112896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSU2ObxQEAAHkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJ13Yw4hTbig4D&#10;ugvQ7QNkWYqF2aJGKrGzrx8lx+m2vhV7ESiROjrnkNrcjH0nDgbJga/karGUwngNjfO7Sn7/dvfq&#10;jRQUlW9UB95U8mhI3mxfvtgMoTRraKFrDAoG8VQOoZJtjKEsCtKt6RUtIBjPSQvYq8hb3BUNqoHR&#10;+65YL5dXxQDYBARtiPj0dkrKbca31uj4xVoyUXSVZG4xr5jXOq3FdqPKHarQOn2ioZ7BolfO86Nn&#10;qFsVldijewLVO41AYONCQ1+AtU6brIHVrJb/qHloVTBZC5tD4WwT/T9Y/fnwEL6iiOM7GLmBWQSF&#10;e9A/iL0phkDlqSZ5SiWl6nr4BA13U+0j5BujxT7JZ0GCYdjp49ldM0ahE/br64s1ZzSnVleX1xeX&#10;yf1ClfPlgBQ/GOhFCiqJ3LwMrg73FKfSuSS95eHOdV1uYOf/OmDMdJLJJ74T8zjWI1cnETU0R5aB&#10;MM0Dzy8HLeAvKQaehUrSz71CI0X30bPZaXDmAOegngPlNV+tZJRiCt/HacD2Ad2uZeTJVQ9v2S7r&#10;spRHFiee3N9sxmkW0wD9uc9Vjz9m+xsAAP//AwBQSwMEFAAGAAgAAAAhALCFNBjmAAAAFAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMT8FuwjAMvU/aP0SetNtIKCuw0hRNILQD2gG2STuGJmuqNUmVhBL+&#10;fu6JXSw/+/n5vXKdTEcG5UPrLIfphAFRtnaytQ2Hz4/d0xJIiMJK0TmrOFxVgHV1f1eKQrqLPajh&#10;GBuCIjYUgoOOsS8oDbVWRoSJ65XF3Y/zRkSEvqHSiwuKm45mjM2pEa3FD1r0aqNV/Xs8Gw5fm363&#10;T99avA+5fNtmi8PV14nzx4e0XWF5XQGJKsXbBYwZ0D9UaOzkzlYG0iFmGcuRi10+n2G2kcOeZwsg&#10;p3G2fJkCrUr6P0z1BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANJTY5vFAQAAeQMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALCFNBjmAAAAFAEA&#10;AA8AAAAAAAAAAAAAAAAAHwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:510.25pt;margin-top:781.5pt;width:11.6pt;height:13.05pt;z-index:-252112896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSHY2RowIAAJoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLgQRUUrUhTJO6&#10;F6ndD3DABGtgM9sJdNP++84mpGmrSdM2PliHfff4nrvHd3U9di06UKmY4Bn2LzyMKC9Fxfguw18e&#10;CmeJkdKEV6QVnGb4kSp8vXr75mroUxqIRrQVlQhAuEqHPsON1n3quqpsaEfUhegph8NayI5o+JU7&#10;t5JkAPSudQPPi91ByKqXoqRKwW4+HeKVxa9rWupPda2oRm2GITdtV2nXrVnd1RVJd5L0DSuPaZC/&#10;yKIjjMOlJ6icaIL2kr2C6lgphRK1vihF54q6ZiW1HICN771gc9+QnlouUBzVn8qk/h9s+fHwWSJW&#10;Qe9i34sjf+EvMOKkg1490FGjWzGi2JRp6FUK3vc9+OsRtiHEUlb9nSi/KnBxz3ymAGW8t8MHUQEe&#10;2WthI8ZadqZYQB8BDPTl8dQLc2dpsMPFZQAnJRz5cbS4jEwSLknn4F4q/Y6KDhkjwxJabcHJ4U7p&#10;yXV2MXdxUbC2hX2StvzZBmBOO3A1hJozk4Tt3o/ESzbLzTJ0wiDeOKGX585NsQ6duPAXUX6Zr9e5&#10;/9Pc64dpw6qKcnPNrCQ//LNOHTU9aeCkJSVaVhk4k5KSu+26lehAQMmF/Y4FOXNzn6dh6wVcXlDy&#10;g9C7DRKniJcLJyzCyEkW3tLx/OQ2ib0wCfPiOaU7xum/U0JDhpMoiCbR/JabZ7/X3EjaMQ2zomVd&#10;hpcnJ5I2lFQbXtnWasLayT4rhUn/qRTQ7rnRVq9GopNY9bgdAcWIeCuqR1CuFKAsECEMODAaIb9j&#10;NMCwyLD6tieSYtS+5/AazWSZDTkb29kgvITQDGuMJnOtpwm07yXbNYA8PSQubuCF1Myq9ymL47uC&#10;AWBJHIeVmTDn/9braaSufgEAAP//AwBQSwMEFAAGAAgAAAAhAKTBpQrjAAAADwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3ZS0JcSpUFHFAXFoAYmjG5s4Il5Htpumf8/mBLed&#10;3dHsm3Izuo4NJsTWo4T5TAAzWHvdYiPh4313twYWk0KtOo9GwsVE2FTXV6UqtD/j3gyH1DAKwVgo&#10;CTalvuA81tY4FWe+N0i3bx+cSiRDw3VQZwp3Hc+EWHKnWqQPVvVma039czg5CZ/bfvc6fln1NuT6&#10;5Tlb7S+hHqW8vRmfHoElM6Y/M0z4hA4VMR39CXVkHWmRiZy8NOXLBdWaPOJ+sQJ2nHbrhznwquT/&#10;e1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFIdjZGjAgAAmgUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKTBpQrjAAAADwEAAA8AAAAAAAAA&#10;AAAAAAAA/QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANBgAAAAA=&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="60"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -10095,53 +10066,53 @@
                           </w:pPr>
                           <w:r>
                             <w:t>ED n°628 Arts, Humanités, Sciences Sociales (AHSS), AAC 202</w:t>
                           </w:r>
                           <w:r w:rsidR="00C54613">
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:69.8pt;margin-top:794.1pt;width:279.8pt;height:13.05pt;z-index:-252111872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2S3/iygEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNO2WFhQ1XQGrRUgL&#10;i7TsB7iO3VgkHjPjNilfz9hpusDeEBdrMjN+fu/NZHM9dK04GiQHvpKL2VwK4zXUzu8r+fjt9tVb&#10;KSgqX6sWvKnkyZC83r58selDaa6ggbY2KBjEU9mHSjYxhrIoSDemUzSDYDwXLWCnIn/ivqhR9Yze&#10;tcXVfL4uesA6IGhDxNmbsSi3Gd9ao+O9tWSiaCvJ3GI+MZ+7dBbbjSr3qELj9JmG+gcWnXKeH71A&#10;3aioxAHdM6jOaQQCG2caugKsddpkDaxmMf9LzUOjgsla2BwKF5vo/8HqL8eH8BVFHN7DwAPMIijc&#10;gf5O7E3RByrPPclTKil17/rPUPM01SFCvjFY7JJ8FiQYhp0+Xdw1QxSak8vVavl6zSXNtcV69Wa5&#10;SvYXqpxuB6T40UAnUlBJ5OlldHW8ozi2Ti3pMQ+3rm3zBFv/R4IxUyazT4RH6nHYDcLVSSVfSmJ2&#10;UJ9YDsK4F7zHHDSAP6XoeScqST8OCo0U7SfPpqcFmgKcgt0UKK/5aiWjFGP4IY6Ldgjo9g0jj+56&#10;eMe2WZcVPbE40+U5Z0/OO5kW6ffv3PX052x/AQAA//8DAFBLAwQUAAYACAAAACEA9TCoeOUAAAAS&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbExPwU7DMAy9I/EPkZG4sXQdK23XdEKbJg5ohw2QOHpNaCqa&#10;pGqyLvt7zAku1nv28/NztY6mZ5MafeesgPksAaZs42RnWwHvb7uHHJgPaCX2zioBV+VhXd/eVFhK&#10;d7EHNR1Dy8jE+hIF6BCGknPfaGXQz9ygLM2+3GgwEB1bLke8kLnpeZokGTfYWbqgcVAbrZrv49kI&#10;+NgMu9f4qXE/LeXLNn06XMcmCnF/F7crKs8rYEHF8LcBvz9Qfqgp2MmdrfSsJ74oMpISWOZ5Cowk&#10;WVEQOFErmz8ugNcV//9K/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD2S3/iygEAAIED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD1MKh45QAA&#10;ABIBAAAPAAAAAAAAAAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:69.8pt;margin-top:794.1pt;width:279.8pt;height:13.05pt;z-index:-252111872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFTXb8pwIAAKIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1umzAUvp+0d7B8T4HEkIBKqjaEaVL3&#10;I7V7AAdMsAY2s52Qbtq779iUNG01adrGBTr2+f3O+Xwur45diw5MaS5FhsOLACMmSllxscvwl/vC&#10;W2KkDRUVbaVgGX5gGl+t3r65HPqUzWQj24opBEGEToc+w40xfer7umxYR/WF7JkAZS1VRw0c1c6v&#10;FB0getf6syCI/UGqqleyZFrDbT4q8crFr2tWmk91rZlBbYahNuP+yv239u+vLmm6U7RvePlYBv2L&#10;KjrKBSQ9hcqpoWiv+KtQHS+V1LI2F6XsfFnXvGQOA6AJgxdo7hraM4cFmqP7U5v0/wtbfjx8VohX&#10;MLs4igmJgmSOkaAdzOqeHQ26kUcU2TYNvU7B+q4He3OEa3BxkHV/K8uvGkz8M5vRQVvr7fBBVhCP&#10;7o10HsdadbZZAB9BGJjLw2kWNmcJl/MompMYVCXooLbF3FXh03Ty7pU275jskBUyrGDWLjo93Gpj&#10;q6HpZGKTCVnwtnXzbsWzCzAcbyA3uFqdrcKN70cSJJvlZkk8Mos3Hgny3Lsu1sSLi3AR5fN8vc7D&#10;nzZvSNKGVxUTNs1EpZD82ageST2S4EQmLVte2XC2JK1223Wr0IEClQv32bFA8Wdm/vMynBqwvIAU&#10;zkhwM0u8Il4uPFKQyEsWwdILwuQmiQOSkLx4DumWC/bvkNCQ4SSaRSNrfostcN9rbDTtuIFl0fIu&#10;w8uTEU0bRquNqNxoDeXtKJ+1wpb/1Aro2DRoR1jL0ZGt5rg9jm9hIvxWVg/AYCWBYMBFWHQgNFJ9&#10;x2iApZFh/W1PFcOofS/gVdoNMwlqEraTQEUJrhk2GI3i2oybaN8rvmsg8vighLyGl1JzR2L7pMYq&#10;AIE9wCJwWB6Xlt0052dn9bRaV78AAAD//wMAUEsDBBQABgAIAAAAIQDFxdwM4gAAAA0BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOUhiTEqVBRxQH10EKlHt14iSNiO4rd1P17&#10;lhPcZnZHs2+rVTQ9m3D0nbMC5rMEGNrGqc62Aj4/Ng85MB+kVbJ3FgVc0cOqvr2pZKncxe5w2oeW&#10;UYn1pRSgQxhKzn2j0Ug/cwNa2n250chAdmy5GuWFyk3P0yTJuJGdpQtaDrjW2Hzvz0bAYT1s3uNR&#10;y+20VG+v6dPuOjZRiPu7+PIMLGAMf2H4xSd0qInp5M5WedaTXxQZRUks8zwFRpGsKEicaJTNHxfA&#10;64r//6L+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMVNdvynAgAAogUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMXF3AziAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAAQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAQBgAAAAA=&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>ED n°628 Arts, Humanités, Sciences Sociales (AHSS), AAC 202</w:t>
                     </w:r>
                     <w:r w:rsidR="00C54613">
                       <w:t>6</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
@@ -10235,57 +10206,57 @@
                           </w:r>
                           <w:r>
                             <w:t>8</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:510.25pt;margin-top:781.5pt;width:11.6pt;height:13.05pt;z-index:-252110848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1AZFgygEAAIADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJ13Yw4hTbig4D&#10;ugvQ7QNkWYqF2aJGKrGzrx8lx+m2vhV7ESiROjrnkNrcjH0nDgbJga/karGUwngNjfO7Sn7/dvfq&#10;jRQUlW9UB95U8mhI3mxfvtgMoTRraKFrDAoG8VQOoZJtjKEsCtKt6RUtIBjPSQvYq8hb3BUNqoHR&#10;+65YL5dXxQDYBARtiPj0dkrKbca31uj4xVoyUXSVZG4xr5jXOq3FdqPKHarQOn2ioZ7BolfO86Nn&#10;qFsVldijewLVO41AYONCQ1+AtU6brIHVrJb/qHloVTBZC5tD4WwT/T9Y/fnwEL6iiOM7GLmBWQSF&#10;e9A/iL0phkDlqSZ5SiWl6nr4BA13U+0j5BujxT7JZ0GCYdjp49ldM0ahE/br64s1ZzSnVleX1xeX&#10;yf1ClfPlgBQ/GOhFCiqJ3LwMrg73FKfSuSS95eHOdV1uYOf/OmDMdJLJJ74T8zjWo3BNJdfp3aSl&#10;hubIahCmseAx5qAF/CXFwCNRSfq5V2ik6D569jzNzxzgHNRzoLzmq5WMUkzh+zjN2T6g27WMPJnr&#10;4S27Zl1W9MjiRJfbnD05jWSaoz/3uerx42x/AwAA//8DAFBLAwQUAAYACAAAACEAsIU0GOYAAAAU&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbExPwW7CMAy9T9o/RJ6020goK7DSFE0gtAPaAbZJO4Yma6o1&#10;SZWEEv5+7oldLD/7+fm9cp1MRwblQ+ssh+mEAVG2drK1DYfPj93TEkiIwkrROas4XFWAdXV/V4pC&#10;uos9qOEYG4IiNhSCg46xLygNtVZGhInrlcXdj/NGRIS+odKLC4qbjmaMzakRrcUPWvRqo1X9ezwb&#10;Dl+bfrdP31q8D7l822aLw9XXifPHh7RdYXldAYkqxdsFjBnQP1Ro7OTOVgbSIWYZy5GLXT6fYbaR&#10;w55nCyCncbZ8mQKtSvo/TPUHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdQGRYMoBAACA&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsIU0GOYA&#10;AAAUAQAADwAAAAAAAAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:510.25pt;margin-top:781.5pt;width:11.6pt;height:13.05pt;z-index:-252110848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACJEGwpwIAAKEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLSAKopGpDmCZ1&#10;L1K7H+CACdbAZrYT6Kb9951NSJNWk6ZtfLAO+/z4nrvn7vpmaBt0oFIxwVPsX3kYUV6IkvFdir88&#10;5k6EkdKEl6QRnKb4iSp8s3r75rrvEhqIWjQllQhAuEr6LsW11l3iuqqoaUvUlegoh8NKyJZo+JU7&#10;t5SkB/S2cQPPW7i9kGUnRUGVgt1sPMQri19VtNCfqkpRjZoUQ2zartKuW7O6q2uS7CTpalYcwyB/&#10;EUVLGIdHT1AZ0QTtJXsF1bJCCiUqfVWI1hVVxQpqOQAb33vB5qEmHbVcIDmqO6VJ/T/Y4uPhs0Ss&#10;hNpFwSzwvXg2w4iTFmr1SAeN7sSAQpOmvlMJeD904K8H2IYrlrLq7kXxVYGLe+YzXlDGe9t/ECXg&#10;kb0W9sZQydYkC+gjgIG6PJ1qYd4sDHa4nAVwUsCRv5gvZ3MThEuS6XInlX5HRYuMkWIJpbbg5HCv&#10;9Og6uZi3uMhZ08A+SRp+sQGY4w48DVfNmQnCVu9H7MWbaBOFThgsNk7oZZlzm69DZ5H7y3k2y9br&#10;zP9p3vXDpGZlSbl5ZlKSH/5ZpY6aHjVw0pISDSsNnAlJyd123Uh0IKDk3H7HhJy5uZdh2HwBlxeU&#10;/CD07oLYyRfR0gnzcO7ESy9yPD++ixdeGIdZfknpnnH675RQn+J4HsxH0fyWm2e/19xI0jINs6Jh&#10;bYqjkxNJakrKDS9taTVhzWifpcKE/5wKKPdUaKtXI9FRrHrYDrYVgknvW1E+gYClAIGBFmHOgVEL&#10;+R2jHmZGitW3PZEUo+Y9h6Y0A2Yy5GRsJ4PwAq6mWGM0mms9DqJ9J9muBuSxn7i4hUapmBWx6agx&#10;imN7wRywXI4zywya83/r9TxZV78AAAD//wMAUEsDBBQABgAIAAAAIQCkwaUK4wAAAA8BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2UtCXEqVBRxQFxaAGJoxubOCJeR7abpn/P&#10;5gS3nd3R7JtyM7qODSbE1qOE+UwAM1h73WIj4eN9d7cGFpNCrTqPRsLFRNhU11elKrQ/494Mh9Qw&#10;CsFYKAk2pb7gPNbWOBVnvjdIt28fnEokQ8N1UGcKdx3PhFhyp1qkD1b1ZmtN/XM4OQmf2373On5Z&#10;9Tbk+uU5W+0voR6lvL0Znx6BJTOmPzNM+IQOFTEd/Ql1ZB1pkYmcvDTlywXVmjzifrECdpx264c5&#10;8Krk/3tUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACJEGwpwIAAKEFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCkwaUK4wAAAA8BAAAPAAAA&#10;AAAAAAAAAAAAAAEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAEQYAAAAA&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="60"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>8</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -10367,54 +10338,50 @@
                             <w:t>ED n°628 Arts, Humanités, Sciences Sociales (AHSS), AAC 202</w:t>
                           </w:r>
                           <w:r w:rsidR="005E1F23">
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...2 lines deleted...]
-            </v:shapetype>
             <v:shape id="Text Box 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:69.8pt;margin-top:794.1pt;width:279.8pt;height:13.05pt;z-index:-252109824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxEGdMpwIAAKIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8HydwokQACVVG0I06Tu&#10;RWr3AxwwwRrYzHYC3bT/vrNJ0qTVpGkbH6zDvrfn7rm7vhm7Fu2pVEzwDPtXHkaUl6JifJvhL4+F&#10;E2OkNOEVaQWnGX6iCt8s3765HvqUzkQj2opKBE64Soc+w43Wfeq6qmxoR9SV6CmHx1rIjmj4lVu3&#10;kmQA713rzjwvcgchq16KkioFt/n0iJfWf13TUn+qa0U1ajMMuWl7SntuzOkur0m6laRvWHlIg/xF&#10;Fh1hHIKeXOVEE7ST7JWrjpVSKFHrq1J0rqhrVlKLAdD43gs0Dw3pqcUCxVH9qUzq/7ktP+4/S8Qq&#10;6N1sHidJnCx8jDjpoFePdNToToxobso09CoF7Yce9PUI12BiIav+XpRfFai4ZzqTgTLam+GDqMAf&#10;2WlhLcZadqZYAB+BG+jL06kXJmYJl/MwnAcRPJXw5kfhYh6aLFySHq17qfQ7KjpkhAxL6LX1Tvb3&#10;Sk+qRxUTjIuCtS3ck7TlFxfgc7qB2GBq3kwWtn0/Ei9Zx+s4cIJZtHYCL8+d22IVOFHhL8J8nq9W&#10;uf/TxPWDtGFVRbkJc6SSH/xZqw6knkhwIpMSLauMO5OSktvNqpVoT4DKhf0OBTlTcy/TsPUCLC8g&#10;+bPAu5slThHFCycogtBJFl7seH5yl0RekAR5cQnpnnH675DQkOEknIUTa36LzbPfa2wk7ZiGZdGy&#10;LsPxSYmkDSXVmle2tZqwdpLPSmHSfy4FtPvYaEtYw9GJrXrcjHYWToTfiOoJGCwFEAy4CIsOhEbI&#10;7xgNsDQyrL7tiKQYte85TKXZMEdBHoXNUSC8BNMMa4wmcaWnTbTrJds24HkaKC5uYVJqZklsRmrK&#10;4jBfsAgslsPSMpvm/N9qPa/W5S8AAAD//wMAUEsDBBQABgAIAAAAIQDFxdwM4gAAAA0BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOUhiTEqVBRxQH10EKlHt14iSNiO4rd1P17&#10;lhPcZnZHs2+rVTQ9m3D0nbMC5rMEGNrGqc62Aj4/Ng85MB+kVbJ3FgVc0cOqvr2pZKncxe5w2oeW&#10;UYn1pRSgQxhKzn2j0Ug/cwNa2n250chAdmy5GuWFyk3P0yTJuJGdpQtaDrjW2Hzvz0bAYT1s3uNR&#10;y+20VG+v6dPuOjZRiPu7+PIMLGAMf2H4xSd0qInp5M5WedaTXxQZRUks8zwFRpGsKEicaJTNHxfA&#10;64r//6L+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALEQZ0ynAgAAogUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMXF3AziAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAAQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAQBgAAAAA=&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>ED n°628 Arts, Humanités, Sciences Sociales (AHSS), AAC 202</w:t>
                     </w:r>
                     <w:r w:rsidR="005E1F23">
                       <w:t>6</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
@@ -10509,57 +10476,57 @@
                           </w:r>
                           <w:r>
                             <w:t>10</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:510.25pt;margin-top:781.5pt;width:17.3pt;height:13.05pt;z-index:-252107776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjAqhPywEAAIADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zSF3YWo6QpYLUJa&#10;LtKyH+A6dmOReMyM26R8PWOn6QL7hnixJjPj43POTNbXY9+Jg0Fy4GtZLpZSGK+hcX5Xy4dvty9e&#10;S0FR+UZ14E0tj4bk9eb5s/UQKrOCFrrGoGAQT9UQatnGGKqiIN2aXtECgvFctIC9ivyJu6JBNTB6&#10;3xWr5fKyGACbgKANEWdvpqLcZHxrjY5frCUTRVdL5hbzifncprPYrFW1QxVap0801D+w6JXz/OgZ&#10;6kZFJfbonkD1TiMQ2LjQ0BdgrdMma2A15fIvNfetCiZrYXMonG2i/werPx/uw1cUcXwHIw8wi6Bw&#10;B/o7sTfFEKg69SRPqaLUvR0+QcPTVPsI+cZosU/yWZBgGHb6eHbXjFFoTq7KN1clVzSXysuLq5cX&#10;yf1CVfPlgBQ/GOhFCmqJPLwMrg53FKfWuSW95eHWdV0eYOf/SDBmymTyie/EPI7bUbimlq/Su0nL&#10;Fpojq0GY1oLXmIMW8KcUA69ELenHXqGRovvo2fO0P3OAc7CdA+U1X61llGIK38dpz/YB3a5l5Mlc&#10;D2/ZNeuyokcWJ7o85uzJaSXTHv3+nbsef5zNLwAAAP//AwBQSwMEFAAGAAgAAAAhAMj38A7mAAAA&#10;FAEAAA8AAABkcnMvZG93bnJldi54bWxMT8FOwzAMvSPxD5GRuLGkRRlb13RCmyYOiMMGSDtmTWgq&#10;mqRqsi77e9wTu1h+9vPze+U62Y6MegitdwKyGQOiXe1V6xoBX5+7pwWQEKVTsvNOC7jqAOvq/q6U&#10;hfIXt9fjITYERVwopAATY19QGmqjrQwz32uHux8/WBkRDg1Vg7yguO1ozticWtk6/GBkrzdG17+H&#10;sxXwvel37+lo5MfI1ds2f9lfhzoJ8fiQtissrysgUaf4fwFTBvQPFRo7+bNTgXSIWc44crHj82fM&#10;NnEY5xmQ0zRbLDOgVUlvw1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACMCqE/LAQAA&#10;gAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMj38A7m&#10;AAAAFAEAAA8AAAAAAAAAAAAAAAAAJQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:510.25pt;margin-top:781.5pt;width:17.3pt;height:13.05pt;z-index:-252107776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6BOOlpgIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLSAKopGpCmCZ1&#10;L1K7H+CACdbAZrYT6Kb9951NSNNWk6ZtfLCO8/nunrvn7vpmaBt0pFIxwVPsX3kYUV6IkvF9ir88&#10;5E6EkdKEl6QRnKb4kSp8s3r75rrvEhqIWjQllQiccJX0XYprrbvEdVVR05aoK9FRDpeVkC3R8Cv3&#10;bilJD97bxg08b+H2QpadFAVVCrTZeIlX1n9V0UJ/qipFNWpSDLlpe0p77szprq5Jspekq1lxSoP8&#10;RRYtYRyCnl1lRBN0kOyVq5YVUihR6atCtK6oKlZQiwHQ+N4LNPc16ajFAsVR3blM6v+5LT4eP0vE&#10;yhSHyzgK58vZDCNOWmjVAx00WosBBaZKfacSML7vwFwPoIZuW8SquxPFVwUm7oXN+EAZ613/QZTg&#10;jxy0sC+GSramVoAegRtoy+O5FSZmAcrAj5c+3BRw5S8grblJwiXJ9LiTSr+jokVGSLGETlvn5Hin&#10;9Gg6mZhYXOSsaUBPkoY/U4DPUQOh4am5M0nY5v2IvXgbbaPQCYPF1gm9LHNu803oLHJ/Oc9m2WaT&#10;+T9NXD9MalaWlJswE5H88M8adaL0SIEzlZRoWGncmZSU3O82jURHAkTO7XcqyIWZ+zwNWy/A8gKS&#10;H4TeOoidfBEtnTAP50689CLH8+N1vPDCOMzy55DuGKf/Dgn1KY7nwXwkzW+xefZ7jY0kLdOwKhrW&#10;pjg6G5GkpqTc8tK2VhPWjPJFKUz6T6WAdk+Ntnw1FB3JqofdME7CxPedKB+BwFIAwYCLsOZAqIX8&#10;jlEPKyPF6tuBSIpR857DTJr9MglyEnaTQHgBT1OsMRrFjR730KGTbF+D53GeuLiFQamYJbGZqDGL&#10;03jBGrBYTivL7JnLf2v1tFhXvwAAAP//AwBQSwMEFAAGAAgAAAAhANyzYRziAAAADwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonSCXEuJUqKjigDi0gMTRjU0cEduR7abu37M5&#10;0dvO7mj2Tb3OdiCTDrH3TkCxYEC0a73qXSfg82N7twISk3RKDt5pAWcdYd1cX9WyUv7kdnrap45g&#10;iIuVFGBSGitKY2u0lXHhR+3w9uODlQll6KgK8oThdqAlY0tqZe/wg5Gj3hjd/u6PVsDXZty+5W8j&#10;3yeuXl/Kh905tFmI25v8/AQk6Zz+zTDjIzo0yHTwR6ciGVCzknH04sSX91hr9jDOCyCHebd6LIA2&#10;Nb3s0fwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+gTjpaYCAACgBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3LNhHOIAAAAPAQAADwAAAAAA&#10;AAAAAAAAAAAABQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAA8GAAAAAA==&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="60"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -10636,88 +10603,88 @@
                           <w:pPr>
                             <w:spacing w:line="245" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>ED n°628 Arts, Humanités, Sciences Sociales (AHSS), AAC 2025</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:69.8pt;margin-top:794.1pt;width:279.8pt;height:13.05pt;z-index:-252106752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7h6VvygEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNO2WFhQ1XQGrRUgL&#10;i7TsB7iO3VgkHjPjNilfz9hpusDeEBdrMjN+fu/NZHM9dK04GiQHvpKL2VwK4zXUzu8r+fjt9tVb&#10;KSgqX6sWvKnkyZC83r58selDaa6ggbY2KBjEU9mHSjYxhrIoSDemUzSDYDwXLWCnIn/ivqhR9Yze&#10;tcXVfL4uesA6IGhDxNmbsSi3Gd9ao+O9tWSiaCvJ3GI+MZ+7dBbbjSr3qELj9JmG+gcWnXKeH71A&#10;3aioxAHdM6jOaQQCG2caugKsddpkDaxmMf9LzUOjgsla2BwKF5vo/8HqL8eH8BVFHN7DwAPMIijc&#10;gf5O7E3RByrPPclTKil17/rPUPM01SFCvjFY7JJ8FiQYhp0+Xdw1QxSak8vVavl6zSXNtcV69Wa5&#10;SvYXqpxuB6T40UAnUlBJ5OlldHW8ozi2Ti3pMQ+3rm3zBFv/R4IxUyazT4RH6nHYDcLVlczvJjE7&#10;qE8sB2HcC95jDhrAn1L0vBOVpB8HhUaK9pNn09MCTQFOwW4KlNd8tZJRijH8EMdFOwR0+4aRR3c9&#10;vGPbrMuKnlic6fKcsyfnnUyL9Pt37nr6c7a/AAAA//8DAFBLAwQUAAYACAAAACEA9TCoeOUAAAAS&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbExPwU7DMAy9I/EPkZG4sXQdK23XdEKbJg5ohw2QOHpNaCqa&#10;pGqyLvt7zAku1nv28/NztY6mZ5MafeesgPksAaZs42RnWwHvb7uHHJgPaCX2zioBV+VhXd/eVFhK&#10;d7EHNR1Dy8jE+hIF6BCGknPfaGXQz9ygLM2+3GgwEB1bLke8kLnpeZokGTfYWbqgcVAbrZrv49kI&#10;+NgMu9f4qXE/LeXLNn06XMcmCnF/F7crKs8rYEHF8LcBvz9Qfqgp2MmdrfSsJ74oMpISWOZ5Cowk&#10;WVEQOFErmz8ugNcV//9K/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7h6VvygEAAIED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD1MKh45QAA&#10;ABIBAAAPAAAAAAAAAAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:69.8pt;margin-top:794.1pt;width:279.8pt;height:13.05pt;z-index:-252106752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGZNIHpwIAAKEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8HydwokQAIqqdoQpknd&#10;i9TuBzhggjWwme0Eumn/fWcT0qTVpGkbH6zjfL675+65u74Z2gYdqFRM8BT7Vx5GlBeiZHyX4i+P&#10;ubPESGnCS9IITlP8RBW+Wb19c913CZ2JWjQllQiccJX0XYprrbvEdVVR05aoK9FRDpeVkC3R8Ct3&#10;bilJD97bxp15XuT2QpadFAVVCrTZeIlX1n9V0UJ/qipFNWpSDLlpe0p7bs3prq5JspOkq1lxTIP8&#10;RRYtYRyCnlxlRBO0l+yVq5YVUihR6atCtK6oKlZQiwHQ+N4LNA816ajFAsVR3alM6v+5LT4ePkvE&#10;yhSHnj9bBt7Cx4iTFlr1SAeN7sSAfFOlvlMJGD90YK4HUEO3LWLV3YviqwIT98xmfKCM9bb/IErw&#10;R/Za2BdDJVtTK0CPwA205enUChOzAOU8DOdBBFcF3PlRuJiHJguXJNPrTir9jooWGSHFElptvZPD&#10;vdKj6WRignGRs6YBPUkafqEAn6MGYsNTc2eysN37EXvxZrlZBk4wizZO4GWZc5uvAyfK/UWYzbP1&#10;OvN/mrh+kNSsLCk3YSYm+cGfderI6ZEDJy4p0bDSuDMpKbnbrhuJDgSYnNvvWJAzM/cyDVsvwPIC&#10;kj8LvLtZ7OTRcuEEeRA68cJbOp4f38WRF8RBll9Cumec/jsk1Kc4DmfhyJrfYvPs9xobSVqmYVc0&#10;rE3x8mREkpqScsNL21pNWDPKZ6Uw6T+XAto9NdoS1nB0ZKsetsM4ChPht6J8AgZLAQQDLsKeA6EW&#10;8jtGPeyMFKtveyIpRs17DkNpFswkyEnYTgLhBTxNscZoFNd6XET7TrJdDZ7HgeLiFialYpbEZqTG&#10;LI7zBXvAYjnuLLNozv+t1fNmXf0CAAD//wMAUEsDBBQABgAIAAAAIQDFxdwM4gAAAA0BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOUhiTEqVBRxQH10EKlHt14iSNiO4rd1P17&#10;lhPcZnZHs2+rVTQ9m3D0nbMC5rMEGNrGqc62Aj4/Ng85MB+kVbJ3FgVc0cOqvr2pZKncxe5w2oeW&#10;UYn1pRSgQxhKzn2j0Ug/cwNa2n250chAdmy5GuWFyk3P0yTJuJGdpQtaDrjW2Hzvz0bAYT1s3uNR&#10;y+20VG+v6dPuOjZRiPu7+PIMLGAMf2H4xSd0qInp5M5WedaTXxQZRUks8zwFRpGsKEicaJTNHxfA&#10;64r//6L+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIZk0genAgAAoQUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMXF3AziAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAAQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAQBgAAAAA=&#10;" filled="f" stroked="f">
               <v:path arrowok="t"/>
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="0056501D" w:rsidRDefault="004268B2">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>ED n°628 Arts, Humanités, Sciences Sociales (AHSS), AAC 2025</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00980192" w:rsidRDefault="00980192">
+    <w:p w:rsidR="00601C02" w:rsidRDefault="00601C02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00980192" w:rsidRDefault="00980192">
+    <w:p w:rsidR="00601C02" w:rsidRDefault="00601C02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00C54613" w:rsidRDefault="00C54613" w:rsidP="00C54613">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB74F6">
         <w:t>Cet appel à candidature renvoie au recrutement en contrat doctoral de droit public, tel que défini dans les articles D412-1 à D412-12 du Code de la Recherche. Les autres textes règlementaires en vigueur sont l'arrêté du 25 mai 2016 fixant le cadre national de la formation et les modalités</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB74F6">
         <w:rPr>
@@ -11621,94 +11588,97 @@
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0056501D"/>
     <w:rsid w:val="00031FDE"/>
+    <w:rsid w:val="000843E2"/>
     <w:rsid w:val="00126B9E"/>
     <w:rsid w:val="00274C8F"/>
     <w:rsid w:val="002855E8"/>
     <w:rsid w:val="004268B2"/>
     <w:rsid w:val="0056501D"/>
     <w:rsid w:val="005E1F23"/>
+    <w:rsid w:val="00601C02"/>
     <w:rsid w:val="00741EAF"/>
     <w:rsid w:val="0077134C"/>
     <w:rsid w:val="007E1556"/>
     <w:rsid w:val="008D0E2A"/>
     <w:rsid w:val="00952327"/>
     <w:rsid w:val="00980192"/>
     <w:rsid w:val="00A61365"/>
     <w:rsid w:val="00B273C1"/>
     <w:rsid w:val="00C54613"/>
     <w:rsid w:val="00C642C5"/>
     <w:rsid w:val="00CC081F"/>
+    <w:rsid w:val="00CC42BD"/>
     <w:rsid w:val="00EF36E3"/>
     <w:rsid w:val="00FB74F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="30A22CAF"/>
+  <w14:docId w14:val="78664674"/>
   <w15:docId w15:val="{D0F9576B-519A-4068-A764-B0B161735311}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -12642,87 +12612,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29D1CC28-4F9A-413B-89FC-FE8FFE2E2282}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC54DBC2-D3FB-4E1D-974E-2CD7A7388CAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3514</Words>
-  <Characters>20241</Characters>
+  <Words>3654</Words>
+  <Characters>20103</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>321</Lines>
-  <Paragraphs>124</Paragraphs>
+  <Lines>167</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23631</CharactersWithSpaces>
+  <CharactersWithSpaces>23710</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hendrik Eijsberg</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-05-16T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 25 pour Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">